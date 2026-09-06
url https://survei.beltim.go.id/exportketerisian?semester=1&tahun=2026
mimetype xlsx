--- v0 (2026-06-27)
+++ v1 (2026-09-06)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>MONITORING KETERISIAN SKM</t>
   </si>
   <si>
     <t>Tahun 2026 — Semester 1 (01 Feb 2026 s.d. 31 May 2026)</t>
   </si>
   <si>
-    <t>Diekspor: 27 Jun 2026 13:50</t>
+    <t>Diekspor: 06 Sep 2026 18:28</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Instansi</t>
   </si>
   <si>
     <t>Nama Survei</t>
   </si>
   <si>
     <t>No. Rekom BPS</t>
   </si>
   <si>
     <t>Tgl Awal IKM</t>
   </si>
   <si>
     <t>Tgl Akhir IKM</t>
   </si>
   <si>
     <t>Skor</t>
   </si>
   <si>
     <t>Nilai IKM</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Sarana Dan Prasarana Rapat Di Sekretariat DPRD Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-26.1906.001</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Sangat Baik</t>
   </si>
   <si>
     <t>18/06/2026 12:38</t>
   </si>
   <si>
     <t>Inspektorat Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Pembinaan dan Pengawasan Pemerintah Daerah Pada Inspektorat Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-23.1906.004</t>
   </si>
   <si>
-    <t>16/06/2026 00:12</t>
+    <t>05/09/2026 22:25</t>
   </si>
   <si>
     <t>Badan Perencanaan Pembangunan, Riset, dan Inovasi Daerah Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Fasilitasi Perencanaan, Riset dan Inovasi Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-22.1906.023</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Belum Terisi</t>
   </si>
   <si>
     <t>Badan Pengelolaan Keuangan dan Pendapatan Daerah Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik Pada Badan Pengelolaan Keuangan dan Pendapatan Daerah Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-25.1906.016</t>
   </si>
@@ -197,92 +197,104 @@
   <si>
     <t>V-25.1906.017</t>
   </si>
   <si>
     <t>Dinas Pendidikan Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Pendidikan Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-22.1906.021</t>
   </si>
   <si>
     <t>08/06/2026 09:10</t>
   </si>
   <si>
     <t>Dinas Kesehatan Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Terpadu pada Dinas Kesehatan Kab Belitung Timur</t>
   </si>
   <si>
     <t>V-24.1906.002</t>
   </si>
   <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Tidak Baik</t>
+  </si>
+  <si>
+    <t>28/07/2026 15:52</t>
+  </si>
+  <si>
     <t>UPT Puskesmas Gantung</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Pada Unit Layanan Puskesmas Gantung Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>18/06/2026 09:44</t>
   </si>
   <si>
     <t>UPT Puskesmas Kelapa Kampit</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Pada Unit Layanan Puskesmas Kelapa Kampit Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>09/06/2026 09:07</t>
   </si>
   <si>
     <t>UPT Puskesmas Simpang Pesak</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Pada Unit Layanan Puskesmas Simpang Pesak Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>31/05/2026 07:16</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum Penataan Ruang, Pertanahan dan Perumahan Rakyat dan Kawasan Permukiman Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Penyediaan Air Minum (PAM) Pada Dinas Pekerjaan Umum Penataan Ruang, Pertanahan Dan Perumahan Rakyat Dan Kawasan Permukinan Kab Belitung Timur</t>
   </si>
   <si>
     <t>V-23.1906.008</t>
   </si>
   <si>
     <t>09/06/2026 09:43</t>
   </si>
   <si>
+    <t>Survei Kepuasan Masyarakat (SKM) Terhadap Layanan Di Dinas Pekerjaan Umum, Penataan Ruang, Pertanahan dan Perumahan Rakyat dan Kawasan Permukiman Kabupaten Belitung Timur</t>
+  </si>
+  <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik di Dinas Sosial Pemberdayaan Perempuan Dan Perlindungan Anak Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-24.1906.001</t>
   </si>
   <si>
     <t>04/06/2026 10:58</t>
   </si>
   <si>
     <t>Dinas Tenaga Kerja, Koperasi, UKM Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik Di Dinas Tenaga Kerja, Koperasi, Usaha Kecil Dan Menengah Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-26.1906.002</t>
   </si>
   <si>
     <t>17/06/2026 11:25</t>
   </si>
   <si>
     <t>Dinas Pemberdayaan Masyarakat dan Desa, Pengendalian Penduduk dan Keluarga Berencana Kab. Belitung Timur</t>
@@ -365,50 +377,53 @@
   <si>
     <t>12/06/2026 08:15</t>
   </si>
   <si>
     <t>Dinas Kepemudaan dan Olahraga Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Kepemudaan Dan Olahraga Pada Dinas Kepemudaan Dan Olahraga Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-24.1906.009</t>
   </si>
   <si>
     <t>17/06/2026 10:17</t>
   </si>
   <si>
     <t>Dinas Kebudayaan dan Pariwisata Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik Pada Dinas Kebudayaan Dan Pariwisata Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-25.1906.013</t>
   </si>
   <si>
+    <t>02/07/2026 11:33</t>
+  </si>
+  <si>
     <t>Dinas Perpustakaan dan Kearsipan Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Perpustakaan Umum Daerah Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>V-22.1906.007</t>
   </si>
   <si>
     <t>18/06/2026 09:06</t>
   </si>
   <si>
     <t>Dinas Perikanan Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Publik di Dinas Perikanan Belitung Timur</t>
   </si>
   <si>
     <t>V-25.1906.004</t>
   </si>
   <si>
     <t>02/06/2026 10:12</t>
   </si>
   <si>
     <t>Dinas Pertanian dan Pangan Kab. Belitung Timur</t>
@@ -431,51 +446,51 @@
   <si>
     <t>V-25.1906.011</t>
   </si>
   <si>
     <t>02/06/2026 10:09</t>
   </si>
   <si>
     <t>Satuan Polisi Pamong Praja Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik Pada Satuan Polisi Pamong Praja Kabupaten Belitung Timur</t>
   </si>
   <si>
     <t>18/05/2026 10:06</t>
   </si>
   <si>
     <t>Kantor Camat Manggar</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Jasa Pelayanan Administrasi di Kantor Camat Manggar</t>
   </si>
   <si>
     <t>V-22.1906.011</t>
   </si>
   <si>
-    <t>09/06/2026 07:44</t>
+    <t>09/07/2026 08:41</t>
   </si>
   <si>
     <t>Kantor Camat Gantung</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik di Kantor Kecamatan Gantung</t>
   </si>
   <si>
     <t>V-25.1906.018</t>
   </si>
   <si>
     <t>17/06/2026 22:53</t>
   </si>
   <si>
     <t>Kantor Camat Dendang</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Jasa Pelayanan Administrasi di Kantor Camat Dendang</t>
   </si>
   <si>
     <t>V-22.1906.016</t>
   </si>
   <si>
     <t>17/06/2026 22:54</t>
   </si>
@@ -513,50 +528,86 @@
     <t>V-22.1906.022</t>
   </si>
   <si>
     <t>18/06/2026 09:17</t>
   </si>
   <si>
     <t>Kantor Camat Simpang Pesak</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Layanan Jasa Administrasi Kantor Camat Simpang Pesak</t>
   </si>
   <si>
     <t>V-22.1906.005</t>
   </si>
   <si>
     <t>02/06/2026 10:10</t>
   </si>
   <si>
     <t>Rumah Sakit Umum Daerah Muhammad Zein Kab. Belitung Timur</t>
   </si>
   <si>
     <t>Survei Kepuasan Masyarakat Terhadap Kualitas Layanan Kesehatan Rumah Sakit Umum Daerah Muhammad Zein Kab Belitung Timur</t>
   </si>
   <si>
     <t>V-22.1906.001</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Damar</t>
+  </si>
+  <si>
+    <t>Survei Kepuasan Masyarakat untuk Pelayanan Publik SD Negeri 1 Damar</t>
+  </si>
+  <si>
+    <t>V-26.1906.009</t>
+  </si>
+  <si>
+    <t>SD Negeri 20 Manggar</t>
+  </si>
+  <si>
+    <t>Survei Kepuasan Masyarakat untuk Pelayanan Publik SD Negeri 20 Manggar</t>
+  </si>
+  <si>
+    <t>V-26.1906.010</t>
+  </si>
+  <si>
+    <t>SD Negeri 13 Manggar</t>
+  </si>
+  <si>
+    <t>Survei Kepuasan Masyarakat untuk Pelayanan Publik SD Negeri 13 Manggar</t>
+  </si>
+  <si>
+    <t>V-26.1906.011</t>
+  </si>
+  <si>
+    <t>UPT Satuan Pendidikan Nonformal Sanggar Kegiatan Belajar</t>
+  </si>
+  <si>
+    <t>Survei Kepuasan Masyarakat Terhadap Pelayanan Publik Pada UPT Satuan Pendidikan Nonformal Sanggar Kegiatan Belajar</t>
+  </si>
+  <si>
+    <t>V-26.1906.013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -870,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="1" t="s">
         <v>3</v>
@@ -1287,1135 +1338,1325 @@
       </c>
       <c r="J14" t="s">
         <v>28</v>
       </c>
       <c r="K14" t="s">
         <v>57</v>
       </c>
       <c r="L14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
       </c>
       <c r="I15" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="K15" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="L15" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16">
         <v>3.46</v>
       </c>
       <c r="H16">
         <v>86.55</v>
       </c>
       <c r="I16" t="s">
         <v>20</v>
       </c>
       <c r="J16" t="s">
         <v>21</v>
       </c>
       <c r="K16" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17">
         <v>3.11</v>
       </c>
       <c r="H17">
         <v>77.81</v>
       </c>
       <c r="I17" t="s">
         <v>20</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18">
         <v>3.31</v>
       </c>
       <c r="H18">
         <v>82.66</v>
       </c>
       <c r="I18" t="s">
         <v>20</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19">
         <v>3.54</v>
       </c>
       <c r="H19">
         <v>88.39</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="K19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>89.85</v>
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>37</v>
+      </c>
+      <c r="H20" t="s">
+        <v>37</v>
       </c>
       <c r="I20" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J20" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K20" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21">
-        <v>3.56</v>
+        <v>3.59</v>
       </c>
       <c r="H21">
-        <v>89.0</v>
+        <v>89.85</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>28</v>
       </c>
       <c r="K21" t="s">
         <v>82</v>
       </c>
       <c r="L21" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22">
-        <v>3.17</v>
+        <v>3.56</v>
       </c>
       <c r="H22">
-        <v>79.23</v>
+        <v>89.0</v>
       </c>
       <c r="I22" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J22" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K22" t="s">
         <v>86</v>
       </c>
       <c r="L22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>87</v>
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="H23">
-        <v>83.26</v>
+        <v>79.23</v>
       </c>
       <c r="I23" t="s">
         <v>20</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
         <v>90</v>
       </c>
       <c r="L23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>92</v>
       </c>
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H24">
-        <v>91.75</v>
+        <v>83.26</v>
       </c>
       <c r="I24" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J24" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K24" t="s">
         <v>94</v>
       </c>
       <c r="L24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
         <v>96</v>
       </c>
       <c r="D25" t="s">
         <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25">
-        <v>3.29</v>
+        <v>3.67</v>
       </c>
       <c r="H25">
-        <v>82.26</v>
+        <v>91.75</v>
       </c>
       <c r="I25" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J25" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K25" t="s">
         <v>98</v>
       </c>
       <c r="L25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
       <c r="C26" t="s">
         <v>100</v>
       </c>
       <c r="D26" t="s">
         <v>101</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26">
-        <v>3.48</v>
+        <v>3.29</v>
       </c>
       <c r="H26">
-        <v>87.06</v>
+        <v>82.26</v>
       </c>
       <c r="I26" t="s">
         <v>20</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
         <v>102</v>
       </c>
       <c r="L26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27">
-        <v>3.29</v>
+        <v>3.48</v>
       </c>
       <c r="H27">
-        <v>82.34</v>
+        <v>87.06</v>
       </c>
       <c r="I27" t="s">
         <v>20</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28">
-        <v>3.74</v>
+        <v>3.29</v>
       </c>
       <c r="H28">
-        <v>93.38</v>
+        <v>82.34</v>
       </c>
       <c r="I28" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J28" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K28" t="s">
         <v>109</v>
       </c>
       <c r="L28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
         <v>111</v>
       </c>
       <c r="D29" t="s">
         <v>112</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29">
-        <v>3.1</v>
+        <v>3.74</v>
       </c>
       <c r="H29">
-        <v>77.53</v>
+        <v>93.38</v>
       </c>
       <c r="I29" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J29" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K29" t="s">
         <v>113</v>
       </c>
       <c r="L29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" t="s">
         <v>115</v>
       </c>
       <c r="D30" t="s">
         <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="G30">
+        <v>3.1</v>
+      </c>
+      <c r="H30">
+        <v>77.53</v>
       </c>
       <c r="I30" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="J30" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="K30" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="L30" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31">
-        <v>3.54</v>
+        <v>3.21</v>
       </c>
       <c r="H31">
-        <v>88.51</v>
+        <v>80.16</v>
       </c>
       <c r="I31" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J31" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32">
-        <v>3.44</v>
+        <v>3.54</v>
       </c>
       <c r="H32">
-        <v>86.0</v>
+        <v>88.51</v>
       </c>
       <c r="I32" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J32" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33">
-        <v>3.54</v>
+        <v>3.44</v>
       </c>
       <c r="H33">
-        <v>88.5</v>
+        <v>86.0</v>
       </c>
       <c r="I33" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J33" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34">
-        <v>3.72</v>
+        <v>3.54</v>
       </c>
       <c r="H34">
-        <v>93.0</v>
+        <v>88.5</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="J34" t="s">
         <v>28</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D35" t="s">
-        <v>37</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35">
-        <v>3.38</v>
+        <v>3.72</v>
       </c>
       <c r="H35">
-        <v>84.5</v>
+        <v>93.0</v>
       </c>
       <c r="I35" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J35" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36">
-        <v>3.76</v>
+        <v>3.38</v>
       </c>
       <c r="H36">
-        <v>93.94</v>
+        <v>84.5</v>
       </c>
       <c r="I36" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J36" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37">
-        <v>3.28</v>
+        <v>3.76</v>
       </c>
       <c r="H37">
-        <v>82.02</v>
+        <v>93.94</v>
       </c>
       <c r="I37" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J37" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38">
-        <v>3.62</v>
+        <v>3.28</v>
       </c>
       <c r="H38">
-        <v>90.42</v>
+        <v>82.02</v>
       </c>
       <c r="I38" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J38" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K38" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39">
-        <v>3.52</v>
+        <v>3.62</v>
       </c>
       <c r="H39">
-        <v>87.92</v>
+        <v>90.42</v>
       </c>
       <c r="I39" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J39" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40">
-        <v>3.81</v>
+        <v>3.52</v>
       </c>
       <c r="H40">
-        <v>95.37</v>
+        <v>87.92</v>
       </c>
       <c r="I40" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J40" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41">
-        <v>3.24</v>
+        <v>3.81</v>
       </c>
       <c r="H41">
-        <v>80.91</v>
+        <v>95.37</v>
       </c>
       <c r="I41" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J41" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="K41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42">
-        <v>3.74</v>
+        <v>3.24</v>
       </c>
       <c r="H42">
-        <v>93.49</v>
+        <v>80.91</v>
       </c>
       <c r="I42" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="J42" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="G43">
+        <v>3.74</v>
+      </c>
+      <c r="H43">
+        <v>93.49</v>
       </c>
       <c r="I43" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J43" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K43" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="L43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44">
+        <v>39</v>
+      </c>
+      <c r="B44" t="s">
+        <v>169</v>
+      </c>
+      <c r="C44" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F44" t="s">
+        <v>37</v>
+      </c>
+      <c r="G44" t="s">
+        <v>37</v>
+      </c>
+      <c r="H44" t="s">
+        <v>37</v>
+      </c>
+      <c r="I44" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" t="s">
+        <v>37</v>
+      </c>
+      <c r="K44" t="s">
+        <v>37</v>
+      </c>
+      <c r="L44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45">
+        <v>40</v>
+      </c>
+      <c r="B45" t="s">
+        <v>172</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>174</v>
+      </c>
+      <c r="E45" t="s">
+        <v>37</v>
+      </c>
+      <c r="F45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" t="s">
+        <v>37</v>
+      </c>
+      <c r="I45" t="s">
+        <v>37</v>
+      </c>
+      <c r="J45" t="s">
+        <v>37</v>
+      </c>
+      <c r="K45" t="s">
+        <v>37</v>
+      </c>
+      <c r="L45" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46">
+        <v>41</v>
+      </c>
+      <c r="B46" t="s">
+        <v>175</v>
+      </c>
+      <c r="C46" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" t="s">
+        <v>177</v>
+      </c>
+      <c r="E46" t="s">
+        <v>37</v>
+      </c>
+      <c r="F46" t="s">
+        <v>37</v>
+      </c>
+      <c r="G46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46" t="s">
+        <v>37</v>
+      </c>
+      <c r="I46" t="s">
+        <v>37</v>
+      </c>
+      <c r="J46" t="s">
+        <v>37</v>
+      </c>
+      <c r="K46" t="s">
+        <v>37</v>
+      </c>
+      <c r="L46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47">
+        <v>42</v>
+      </c>
+      <c r="B47" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" t="s">
+        <v>180</v>
+      </c>
+      <c r="E47" t="s">
+        <v>37</v>
+      </c>
+      <c r="F47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" t="s">
+        <v>37</v>
+      </c>
+      <c r="H47" t="s">
+        <v>37</v>
+      </c>
+      <c r="I47" t="s">
+        <v>37</v>
+      </c>
+      <c r="J47" t="s">
+        <v>37</v>
+      </c>
+      <c r="K47" t="s">
+        <v>37</v>
+      </c>
+      <c r="L47" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48">
+        <v>43</v>
+      </c>
+      <c r="B48" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" t="s">
+        <v>183</v>
+      </c>
+      <c r="E48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G48" t="s">
+        <v>37</v>
+      </c>
+      <c r="H48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I48" t="s">
+        <v>37</v>
+      </c>
+      <c r="J48" t="s">
+        <v>37</v>
+      </c>
+      <c r="K48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>